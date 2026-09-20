--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -172,51 +172,51 @@
         <w:t xml:space="preserve">وثقه: أحمد، وابن معين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو حاتم، وغيره: صدوق، لا بأس به.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
-سير أعلام النبلاء،(دار الحديث- القاهرة،2006،ط 0،ج 6،ص 12)</w:t>
+سير أعلام النبلاء،(دار الحديث- القاهرة،2006،ط 1،ج 6،ص 12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">=====================</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:hAnsi="arial" w:eastAsia="arial" w:cs="arial"/>