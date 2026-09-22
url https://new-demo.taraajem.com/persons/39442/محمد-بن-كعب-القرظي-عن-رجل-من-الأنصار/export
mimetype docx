--- v0 (2026-07-28)
+++ v1 (2026-09-22)
@@ -581,51 +581,51 @@
         <w:t xml:space="preserve">قال: لا، ولكن أدخره لنفسي عند ربي، وأدخر ربي لولدي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل: إنه كان مجاب الدعوة، كبير القدر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
-سير أعلام النبلاء،(دار الحديث- القاهرة،2006،ط 0،ج 5،ص 414)</w:t>
+سير أعلام النبلاء،(دار الحديث- القاهرة،2006،ط 1،ج 5،ص 414)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">=====================</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:hAnsi="arial" w:eastAsia="arial" w:cs="arial"/>