--- v0 (2026-07-27)
+++ v1 (2026-09-21)
@@ -294,51 +294,51 @@
         <w:t xml:space="preserve">وروى الأعمش، عن إبراهيم، قال قال ابن مسعود، جاء معاذ فقال لي النبي -صلى الله عليه وسلم- ’’أقرئه’’ فأقرأته ما كان معي، ثم كنت أنا وهو إلى رسول الله يقرئنا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال سعيد بن عفير: توفي أبو تميم سنة سبع وسبعين.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
-سير أعلام النبلاء،(دار الحديث- القاهرة،2006،ط 0،ج 5،ص 30)</w:t>
+سير أعلام النبلاء،(دار الحديث- القاهرة،2006،ط 1،ج 5،ص 30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">=====================</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="arial" w:hAnsi="arial" w:eastAsia="arial" w:cs="arial"/>